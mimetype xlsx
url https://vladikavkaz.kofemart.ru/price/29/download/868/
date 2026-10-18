--- v0 (2026-06-26)
+++ v1 (2026-10-18)
@@ -16,77 +16,77 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-26 22:06:56</t>
+    <t>Актуальность прайса на: 2026-10-19 00:22:07</t>
   </si>
   <si>
     <t>Расходники для кофеен</t>
   </si>
   <si>
     <t>Бумажные стаканчики для кофе</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -117,50 +117,59 @@
   <si>
     <t>Стакан бумажный для горячих напитков 250 мл. (черный) в коробке 1000 шт.</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-chernyy-v-korobke-1000-sht/</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
     <t>Стакан бумажный для горячих напитков 250 мл. (бирюзовый) в коробке 1000 шт.</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-biryuzovyy-v-korobke-1000-sht/</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>Стакан бумажный для горячих напитков 250 мл. (желтый) в коробке 1000 шт.</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-zheltyy-v-korobke-1000-sht/</t>
   </si>
   <si>
+    <t>3392</t>
+  </si>
+  <si>
+    <t>Стакан бумажный для горячих напитков двухслойный - 250 мл. (Белый) в коробке 625 шт.</t>
+  </si>
+  <si>
+    <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyj-dlja-gorjachih-napitkov-dvuhslojnyj-250-ml-belyj-/</t>
+  </si>
+  <si>
     <t>3393</t>
   </si>
   <si>
     <t>Стакан бумажный для горячих напитков 350 мл. (Белый) в коробке 1000 шт.</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyj-dlja-gorjachih-napitkov-300-ml_vr/</t>
   </si>
   <si>
     <t>10336</t>
   </si>
   <si>
     <t>Стакан бумажный для горячих напитков 350 мл. (желтый) в коробке 1000 шт.</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-zheltyy-v-korobke-800-sht/</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
     <t>Стакан бумажный для горячих напитков 350 мл. (красный) в коробке 1000 шт.</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-krasnyy-v-korobke-800-sht/</t>
@@ -207,50 +216,77 @@
   <si>
     <t>Стакан бумажный для горячих напитков 400 мл. (красный) в коробке 1000 шт.</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-krasnyy-v-korobke-650-sht/</t>
   </si>
   <si>
     <t>10343</t>
   </si>
   <si>
     <t>Стакан бумажный для горячих напитков 400 мл. (черный) в коробке 1000 шт.</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-chernyy-v-korobke-650-sht/</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>Стакан бумажный для горячих напитков 400 мл. (бирюзовый) в коробке 1000 шт.</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-biryuzovyy-v-korobke-650-sht/</t>
   </si>
   <si>
+    <t>11421</t>
+  </si>
+  <si>
+    <t>Стакан бумажный для горячих напитков двухслойный - 250 мл. (Черный) в коробке 625шт.</t>
+  </si>
+  <si>
+    <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-dvukhsloynyy---250-ml-chernyy-v-korobke-600-sht/</t>
+  </si>
+  <si>
+    <t>18578</t>
+  </si>
+  <si>
+    <t>Стакан бумажный для горячих напитков двухслойный - 350 мл. (Белый) в коробке 500 шт.</t>
+  </si>
+  <si>
+    <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-dvukhsloynyy---350-ml-belyy-v-korobke-600-sht/</t>
+  </si>
+  <si>
+    <t>18579</t>
+  </si>
+  <si>
+    <t>Стакан бумажный для горячих напитков двухслойный - 350 мл. (Крафт) в коробке 500 шт.</t>
+  </si>
+  <si>
+    <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-dvukhsloynyy---350-ml-kraft-v-korobke-600-sht/</t>
+  </si>
+  <si>
     <t>Бумажные стаканчики для холодных напитков</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>Стакан бумажный для холодных напитков 300 мл. (в коробке 800 шт.)</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyj-dlja-holodnyh-napitkov-300-ml/</t>
   </si>
   <si>
     <t>Бумажные пакеты</t>
   </si>
   <si>
     <t>11411</t>
   </si>
   <si>
     <t>Бумажные пакеты (bag 120)</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/bumazhnye-pakety-bag-120/</t>
   </si>
   <si>
     <t>11412</t>
@@ -1372,59 +1408,50 @@
     <t>118741</t>
   </si>
   <si>
     <t>Средство для кофемашин от кофейных масел Nude 6 (1 кг)</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-kofemashin-ot-kofeynykh-masel-nude-6-1-kg/</t>
   </si>
   <si>
     <t>118742</t>
   </si>
   <si>
     <t>Средство для очистки молочных систем Nude 7 (1 л)</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-ochistki-molochnykh-sistem-nude-7-1-l/</t>
   </si>
   <si>
     <t>10411</t>
   </si>
   <si>
     <t>Чистящее средство для кофемашин в порошке Urnex Cafiza 2 (900 гр)</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/chistyashchee-sredstvo-dlya-kofemashin-v-poroshke-cafiza-2/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-dekaltsinatsii-dezcal-900-gr/</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
     <t>Чистящее средство для кофемолок Urnex Grindz (430 гр)</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/chistyashchee-sredstvo-dlya-kofemolok-grindz/</t>
   </si>
   <si>
     <t>18774</t>
   </si>
   <si>
     <t>Средство для удаления кофейных масел PUROCAFF #1</t>
   </si>
   <si>
     <t>https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-udaleniya-kofeynykh-masel-purocaff/</t>
   </si>
   <si>
     <t>18776</t>
   </si>
   <si>
     <t>Средство против накипи PUROCAFF #6</t>
   </si>
@@ -1801,51 +1828,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12501.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12503.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12507.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12499.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12515.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12516.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12517.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12519.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21961.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12525.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12526.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12527.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12529.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14384.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14386.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14389.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14191.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14390.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14391.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14393.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14395.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11211.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11213.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14731.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129088.96x9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129089.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129090.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129458.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129470.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129473.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129476.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129479.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129482.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129505.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129485.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129488.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129459.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129490.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14196.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129460.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129461.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129466.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129467.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129492.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129494.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129496.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129498.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129500.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129502.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129507.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129509.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129511.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129519.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129521.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129523.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129525.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129527.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129529.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129531.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129533.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129535.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129537.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129539.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129541.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129543.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129545.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129547.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129549.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129551.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129553.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129560.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129685.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129687.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129691.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129694.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130185.96x9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129442.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12555.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12551.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12552.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12553.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12554.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12561.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12563.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12564.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12565.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107207.96x96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107209.96x96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107211.96x96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107212.96x96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107214.96x96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107216.96x96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136454.96x96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136456.96x96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136458.96x96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136460.96x96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136463.96x96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136465.96x96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136467.96x96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136469.96x96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136471.96x96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136473.96x96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14511.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14510.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14524.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14525.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14527.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14360.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14672.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14675.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11222.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11226.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11228.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11229.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130158.96x96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130160.96x96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130162.96x96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130164.96x96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130166.96x96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130168.96x96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12670.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11533.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28231.96x96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28233.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28234.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14504.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14505.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506.96x96149.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107545.96x96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107547.96x96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107549.96x96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14670.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14671.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14708.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12666.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14533.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14534.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14535.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14536.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14609.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14719.96x96167.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130180.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130182.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130184.96x96170.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12501.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12503.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12507.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12499.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21966.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12515.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12516.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12517.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12519.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21961.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12525.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12526.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12527.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12529.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14399.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27613.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27615.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14384.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14386.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14389.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14191.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14390.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14391.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14393.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14395.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11211.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11213.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14731.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129088.96x9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129089.96x9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129090.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129458.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129470.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129473.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129476.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129479.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129482.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129505.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129485.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129488.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129459.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129490.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14196.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129460.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129461.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129466.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129467.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129492.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129494.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129496.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129498.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129500.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129502.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129507.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129509.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129511.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129519.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129521.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129523.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129525.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129527.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129529.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129531.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129533.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129535.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129537.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129539.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129541.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129543.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129545.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129547.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129549.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129551.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129553.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129560.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129685.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129687.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129691.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129694.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130185.96x9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129442.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12555.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12551.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12552.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12553.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12554.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12561.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12563.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12564.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12565.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107207.96x96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107209.96x96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107211.96x96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107212.96x96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107214.96x96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107216.96x96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136454.96x96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136456.96x96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136458.96x96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136460.96x96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136463.96x96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136465.96x96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136467.96x96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136469.96x96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136471.96x96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136473.96x96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14511.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14510.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14524.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14525.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14527.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14360.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14672.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14675.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11222.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11226.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11228.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11229.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130158.96x96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130160.96x96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130162.96x96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130164.96x96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130166.96x96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130168.96x96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12670.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11453.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28231.96x96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28233.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28234.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14504.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14505.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506.96x96152.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107545.96x96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107547.96x96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107549.96x96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14670.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14671.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14708.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12666.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14533.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14534.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14535.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14536.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14609.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14719.96x96170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130180.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130182.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130184.96x96173.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2260,176 +2287,176 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="19" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
@@ -2590,146 +2617,146 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
@@ -2770,176 +2797,176 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="36" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
@@ -4420,146 +4447,146 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
@@ -5320,146 +5347,146 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
@@ -5500,476 +5527,476 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_" descr=""/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="131" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
@@ -6190,111 +6217,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="147" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>198</xdr:row>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="149" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -6370,351 +6397,351 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>206</xdr:row>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="153" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>207</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="155" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>212</xdr:row>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="157" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>217</xdr:row>
+      <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="158" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>218</xdr:row>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="159" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>219</xdr:row>
+      <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="160" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>223</xdr:row>
+      <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="161" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>224</xdr:row>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="162" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>225</xdr:row>
+      <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="163" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -6893,50 +6920,140 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7195,59 +7312,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-belyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-krasnyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-chernyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-biryuzovyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-zheltyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyj-dlja-gorjachih-napitkov-300-ml_vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-zheltyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-krasnyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-chernyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-biryuzovyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-belyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-zheltyy-v-korobke-650-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-krasnyy-v-korobke-650-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-chernyy-v-korobke-650-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-biryuzovyy-v-korobke-650-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyj-dlja-holodnyh-napitkov-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnye-pakety-bag-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnye-pakety-bag-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnye-pakety-bag-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnye-pakety-bag-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-tw-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-tw-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-tw-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-tw-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-pl-w-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-pl-w-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhatel-dlya-2-kh-stakanov-bumazhnyy-220x110x50-mm-po-150-shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhatel-dlya-4-kh-stakanov-bumazhnyy-230x225x65-mm-po-130-shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhatel-dlya-2-kh-stakanov--podnos/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhateli-dlya-2-kh-stakanov-cupholder-double/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhateli-dlya-3-kh-stakanov-cupholder-triple/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhateli-dlya-4-kh-stakanov-cupholder-family/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kapkholdery-bumazhnye-bez-pechati-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-zhyoltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashki-ehspresso-lavazza-1-k-t-6-chashek-6-blyudec/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashki-kapuchino-lavazza-1-k-t-6-chashek-6-blyudec/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kofejnaya-para-ehspresso-julius-meinl-1-obyom-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kofejnaya-para-dzhambo-julius-meinl-3-obyom-260-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kofejnaya-para-ehspresso-julius-meinl-slonovaya-kost-obyom-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kofeynaya-para-lavazza-steklyannaya-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-goryachikh-napitkov-bonna-330-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-goryachikh-napitkov-bonna-290-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/para-dlya-goryachikh-napitkov-bonna-80-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/para-dlya-goryachikh-napitkov-bonna-110-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chaynaya-para-julius-meinl-obem-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-sito-dlya-goryachikh-napitkov-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlja-gorjachih-napitkov-80-mm-belaja-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-belaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlja-gorjachih-napitkov-80-mm-chernaja-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlja-gorjachih-napitkov-80-mm-krasnaja-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-70-mm-belaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-70-mm-chernaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-zelenaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-zheltaya-v-korobke-1000-sht-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-chernaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-krasnaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-zelenaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-zheltaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-kholodnykh-napitkov-90-mm-belaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-otv-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-otv-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-otv-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-otv-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-otv-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-otv-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-90-mm-pp-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-90-mm-pp-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-90-mm-pp-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-90-mm-pp-kraft/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-80-mm-pp-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k90-mm-pp-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k90-mm-pp-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k80-mm-pp-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k80-mm-pp-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k80-mm-pp-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l370mm-d5mm-tsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l370mm-d5mm-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l370mm-d5mm-tsvetnoy-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-derevyannye-dlya-sakharnoy-vaty-l-400mm-5kh5mm-dlya-pishchevoy-produktsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l540mm-d8mm-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l540mm-d8mm-tsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-dlya-sushi-standartnyj-dizajn-aziya-v-korobke-800-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-dlya-sushi-standartnyj-dizajn-karateh-v-korobke-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-dlya-sushi-230-sdvoennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-dlya-sushi-230-kruglye-razedinyonnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/forma-dlya-vypechki-alyum-490-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/forma-dlya-vypechki-alyum-780-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/forma-dlya-vypechki-alyum-1040-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/razmeshivatel-derevyannyy-140mm-v-individualnoy-upakovke-bez-pechati-po-500-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/razmeshivatel-derevyannyy-dlya-kofe-180kh6kh18mm-v-indupakovke1000-sht-v-korobke/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/razmeshivatel-derevyannyy-140kh6kh16mm-bez-indupakovki-po-500sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/razmeshivatel-derevyannyy-dlya-kofe-180kh6kh18mm-bez-indupakovki-po-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-ochistki-kofemolok-nude-2-series-pro-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-udaleniya-nakipi-nude-3-series-home-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-dekaltsinatsii-kofemashin-nude-4-series-pro-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-udaleniya-kofeynykh-masel-nude-5-series-pro-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-kofemashin-ot-kofeynykh-masel-nude-6-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-ochistki-molochnykh-sistem-nude-7-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chistyashchee-sredstvo-dlya-kofemashin-v-poroshke-cafiza-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-dekaltsinatsii-dezcal-900-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chistyashchee-sredstvo-dlya-kofemolok-grindz/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-udaleniya-kofeynykh-masel-purocaff/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-protiv-nakipi-purocaff/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/nabor-purocaff-dlya-chistki-kofemashin-nespresso/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-pet-300-ml-d95mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-pet-400ml-d95mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-kupolnaya-s-otverstiem-pet-d95mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-iz-plastmass-odnorazovyy-650-ml-d90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-iz-plastmass-odnorazovyy-500-ml-d90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-iz-plastmass-odnorazovyy-375-ml-d90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/lozhka-odnorazovaya-180-mm-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/vilka-odnorazovaya-180-mm-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/nozh-odnorazovyy-180-mm-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/tarelka-belaya-s-laminatsiey-prozrachnoy-plenkoy-kruglaya-180-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/tarelka-belaya-s-laminatsiey-prozrachnoy-plenkoy-230-mm-kruglaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sitechko-chajnoe-s-podstavkoj-newby/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/vyzhimalka-dlya-chajnyh-paketikov-newby/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-s-blyudcem-s-logotipom-newby-na-donyshke/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteyley-pryamye-chernye-v-indup-24sm-d7mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylyachernye-bez-izgiba-8kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-tsvetnye-bez-izgiba-v-indupakovke-8kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-tsvetnye-bez-izgiba-8kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-s-izgibom-tsvetnye-5kh210mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-prozrachnye-bez-izgiba-8kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-chernyy-s-izgibom-5kh210mm-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-babbletea-prozrachnye-bez-izgiba-10kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-babbletea-prozrachnye-bez-izgiba-10kh240mm-v-ind-upak-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-babbletea-tsvetnye-bez-izgiba-10kh210mm-v-ind-upak-250sht/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-belyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-krasnyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-chernyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-biryuzovyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-250-ml-zheltyy-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyj-dlja-gorjachih-napitkov-dvuhslojnyj-250-ml-belyj-/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyj-dlja-gorjachih-napitkov-300-ml_vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-zheltyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-krasnyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-chernyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-350-ml-biryuzovyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-belyy-v-korobke-800-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-zheltyy-v-korobke-650-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-krasnyy-v-korobke-650-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-chernyy-v-korobke-650-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-450-ml-biryuzovyy-v-korobke-650-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-dvukhsloynyy---250-ml-chernyy-v-korobke-600-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-dvukhsloynyy---350-ml-belyy-v-korobke-600-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyy-dlya-goryachikh-napitkov-dvukhsloynyy---350-ml-kraft-v-korobke-600-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-bumazhnyj-dlja-holodnyh-napitkov-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnye-pakety-bag-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnye-pakety-bag-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnye-pakety-bag-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnye-pakety-bag-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-tw-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-tw-260/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-tw-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-tw-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-pl-w-240/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/bumazhnyy-paket-s-ruchkami-carrbag-pl-w-320/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhatel-dlya-2-kh-stakanov-bumazhnyy-220x110x50-mm-po-150-shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhatel-dlya-4-kh-stakanov-bumazhnyy-230x225x65-mm-po-130-shtkor/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhatel-dlya-2-kh-stakanov--podnos/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhateli-dlya-2-kh-stakanov-cupholder-double/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhateli-dlya-3-kh-stakanov-cupholder-triple/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/derzhateli-dlya-4-kh-stakanov-cupholder-family/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kapkholdery-bumazhnye-bez-pechati-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-zhyoltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-220-ml-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashki-ehspresso-lavazza-1-k-t-6-chashek-6-blyudec/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashki-kapuchino-lavazza-1-k-t-6-chashek-6-blyudec/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kofejnaya-para-ehspresso-julius-meinl-1-obyom-80-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kofejnaya-para-dzhambo-julius-meinl-3-obyom-260-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kofejnaya-para-ehspresso-julius-meinl-slonovaya-kost-obyom-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kofeynaya-para-lavazza-steklyannaya-150-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-250-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-dlya-kofe-saloev-350-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-oranzhevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-pudrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-430-ml-v-krapinku/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-filtr-kofe-saloev-350-ml-morskoy-briz/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-goryachikh-napitkov-bonna-330-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kruzhka-dlya-goryachikh-napitkov-bonna-290-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/para-dlya-goryachikh-napitkov-bonna-80-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/para-dlya-goryachikh-napitkov-bonna-110-ml-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chaynaya-para-julius-meinl-obem-200-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-sito-dlya-goryachikh-napitkov-90-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlja-gorjachih-napitkov-80-mm-belaja-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-belaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlja-gorjachih-napitkov-80-mm-chernaja-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlja-gorjachih-napitkov-80-mm-krasnaja-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-70-mm-belaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-70-mm-chernaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-zelenaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-zheltaya-v-korobke-1000-sht-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-chernaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-krasnaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-zelenaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-zheltaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-kholodnykh-napitkov-90-mm-belaya-v-korobke-1000-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-otv-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-otv-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-80-mm-otv-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-otv-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-otv-prozrachnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-dlya-goryachikh-napitkov-90-mm-otv-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-90-mm-pp-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-90-mm-pp-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-90-mm-pp-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-90-mm-pp-kraft/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-80-mm-pp-temno-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k90-mm-pp-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k90-mm-pp-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k80-mm-pp-prozrachnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k80-mm-pp-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-matovaya-dlya-napitkov-k80-mm-pp-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l370mm-d5mm-tsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l370mm-d5mm-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l370mm-d5mm-tsvetnoy-miks/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-derevyannye-dlya-sakharnoy-vaty-l-400mm-5kh5mm-dlya-pishchevoy-produktsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l540mm-d8mm-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-plastikovye-dlya-sakharnoy-vaty-l540mm-d8mm-tsvetnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-dlya-sushi-standartnyj-dizajn-aziya-v-korobke-800-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-dlya-sushi-standartnyj-dizajn-karateh-v-korobke-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-dlya-sushi-230-sdvoennye/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/palochki-dlya-sushi-230-kruglye-razedinyonnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/forma-dlya-vypechki-alyum-490-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/forma-dlya-vypechki-alyum-780-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/forma-dlya-vypechki-alyum-1040-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/razmeshivatel-derevyannyy-140mm-v-individualnoy-upakovke-bez-pechati-po-500-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/razmeshivatel-derevyannyy-dlya-kofe-180kh6kh18mm-v-indupakovke1000-sht-v-korobke/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/razmeshivatel-derevyannyy-140kh6kh16mm-bez-indupakovki-po-500sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/razmeshivatel-derevyannyy-dlya-kofe-180kh6kh18mm-bez-indupakovki-po-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-ochistki-kofemolok-nude-2-series-pro-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-udaleniya-nakipi-nude-3-series-home-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-dekaltsinatsii-kofemashin-nude-4-series-pro-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-udaleniya-kofeynykh-masel-nude-5-series-pro-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-kofemashin-ot-kofeynykh-masel-nude-6-1-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-ochistki-molochnykh-sistem-nude-7-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chistyashchee-sredstvo-dlya-kofemashin-v-poroshke-cafiza-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chistyashchee-sredstvo-dlya-kofemolok-grindz/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-dlya-udaleniya-kofeynykh-masel-purocaff/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sredstvo-protiv-nakipi-purocaff/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/nabor-purocaff-dlya-chistki-kofemashin-nespresso/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-pet-300-ml-d95mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-pet-400ml-d95mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/kryshka-kupolnaya-s-otverstiem-pet-d95mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-iz-plastmass-odnorazovyy-650-ml-d90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-iz-plastmass-odnorazovyy-500-ml-d90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/stakan-iz-plastmass-odnorazovyy-375-ml-d90mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/lozhka-odnorazovaya-180-mm-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/vilka-odnorazovaya-180-mm-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/nozh-odnorazovyy-180-mm-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/tarelka-belaya-s-laminatsiey-prozrachnoy-plenkoy-kruglaya-180-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/tarelka-belaya-s-laminatsiey-prozrachnoy-plenkoy-230-mm-kruglaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/sitechko-chajnoe-s-podstavkoj-newby/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/vyzhimalka-dlya-chajnyh-paketikov-newby/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/chashka-s-blyudcem-s-logotipom-newby-na-donyshke/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteyley-pryamye-chernye-v-indup-24sm-d7mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylyachernye-bez-izgiba-8kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-tsvetnye-bez-izgiba-v-indupakovke-8kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-tsvetnye-bez-izgiba-8kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-s-izgibom-tsvetnye-5kh210mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-prozrachnye-bez-izgiba-8kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-kokteylya-chernyy-s-izgibom-5kh210mm-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-babbletea-prozrachnye-bez-izgiba-10kh240mm-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-babbletea-prozrachnye-bez-izgiba-10kh240mm-v-ind-upak-250sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladikavkaz.kofemart.ru/product/trubochki-dlya-babbletea-tsvetnye-bez-izgiba-10kh210mm-v-ind-upak-250sht/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G234"/>
+  <dimension ref="A1:G237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -7424,51 +7541,51 @@
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9">
         <v>3.08</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="9">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="16" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
-        <v>4.67</v>
+        <v>5.2</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="9">
         <f>E21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9">
         <v>4.67</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
@@ -7524,51 +7641,51 @@
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9">
         <v>4.67</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80">
       <c r="A26" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9">
-        <v>5.52</v>
+        <v>4.67</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="9">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80">
       <c r="A27" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="9">
         <v>5.52</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
@@ -7612,674 +7729,674 @@
       <c r="G29" s="9">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80">
       <c r="A30" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="9">
         <v>5.52</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="9">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
-      <c r="A31" s="11" t="s">
+    <row r="31" spans="1:7" customHeight="1" ht="80">
+      <c r="A31" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="C31" s="14"/>
-[...30 lines deleted...]
-      <c r="G33" s="7"/>
+      <c r="B31" s="6"/>
+      <c r="C31" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="9">
+        <v>5.52</v>
+      </c>
+      <c r="F31" s="6"/>
+      <c r="G31" s="9">
+        <f>E31*F31</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" customHeight="1" ht="80">
+      <c r="A32" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="6"/>
+      <c r="C32" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E32" s="9">
+        <v>5.2</v>
+      </c>
+      <c r="F32" s="6"/>
+      <c r="G32" s="9">
+        <f>E32*F32</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" customHeight="1" ht="80">
+      <c r="A33" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E33" s="9">
+        <v>6.8</v>
+      </c>
+      <c r="F33" s="6"/>
+      <c r="G33" s="9">
+        <f>E33*F33</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E34" s="9">
-        <v>3392.0</v>
+        <v>6.8</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C35" s="14"/>
       <c r="E35" s="7"/>
       <c r="G35" s="7"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="12"/>
       <c r="C37" s="14"/>
       <c r="E37" s="7"/>
       <c r="G37" s="7"/>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E38" s="9">
-        <v>4.24</v>
+        <v>3392.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D41" s="6" t="s">
+    <row r="39" spans="1:7">
+      <c r="A39" s="11" t="s">
         <v>79</v>
       </c>
-      <c r="E41" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C39" s="14"/>
+      <c r="E39" s="7"/>
+      <c r="G39" s="7"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="12"/>
+      <c r="C41" s="14"/>
+      <c r="E41" s="7"/>
+      <c r="G41" s="7"/>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>81</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E42" s="9">
-        <v>16.43</v>
+        <v>4.24</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E43" s="9">
-        <v>16.96</v>
+        <v>5.31</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
         <v>87</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E44" s="9">
-        <v>23.32</v>
+        <v>9.55</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
         <v>90</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E45" s="9">
-        <v>21.21</v>
+        <v>10.61</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
         <v>93</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E46" s="9">
-        <v>15.9</v>
+        <v>16.43</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E47" s="9">
-        <v>21.21</v>
+        <v>16.96</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
-      <c r="A48" s="11" t="s">
+    <row r="48" spans="1:7" customHeight="1" ht="80">
+      <c r="A48" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="C48" s="14"/>
-[...30 lines deleted...]
-      <c r="G50" s="7"/>
+      <c r="B48" s="6"/>
+      <c r="C48" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E48" s="9">
+        <v>23.32</v>
+      </c>
+      <c r="F48" s="6"/>
+      <c r="G48" s="9">
+        <f>E48*F48</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" customHeight="1" ht="80">
+      <c r="A49" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="6"/>
+      <c r="C49" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="E49" s="9">
+        <v>21.21</v>
+      </c>
+      <c r="F49" s="6"/>
+      <c r="G49" s="9">
+        <f>E49*F49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" customHeight="1" ht="80">
+      <c r="A50" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="E50" s="9">
+        <v>15.9</v>
+      </c>
+      <c r="F50" s="6"/>
+      <c r="G50" s="9">
+        <f>E50*F50</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="E51" s="9">
-        <v>8.48</v>
+        <v>21.21</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D54" s="6" t="s">
+    <row r="52" spans="1:7">
+      <c r="A52" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="E54" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C52" s="14"/>
+      <c r="E52" s="7"/>
+      <c r="G52" s="7"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="12"/>
+      <c r="C54" s="14"/>
+      <c r="E54" s="7"/>
+      <c r="G54" s="7"/>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
         <v>111</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
         <v>112</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E55" s="9">
-        <v>7.95</v>
+        <v>8.48</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80">
       <c r="A56" s="13" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
         <v>115</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E56" s="9">
-        <v>9.01</v>
+        <v>9.55</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="9">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
-      <c r="A57" s="11" t="s">
+    <row r="57" spans="1:7" customHeight="1" ht="80">
+      <c r="A57" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="C57" s="14"/>
-[...30 lines deleted...]
-      <c r="G59" s="7"/>
+      <c r="B57" s="6"/>
+      <c r="C57" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E57" s="9">
+        <v>8.5</v>
+      </c>
+      <c r="F57" s="6"/>
+      <c r="G57" s="9">
+        <f>E57*F57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" customHeight="1" ht="80">
+      <c r="A58" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="E58" s="9">
+        <v>8.5</v>
+      </c>
+      <c r="F58" s="6"/>
+      <c r="G58" s="9">
+        <f>E58*F58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" customHeight="1" ht="80">
+      <c r="A59" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E59" s="9">
+        <v>7.95</v>
+      </c>
+      <c r="F59" s="6"/>
+      <c r="G59" s="9">
+        <f>E59*F59</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="E60" s="9">
-        <v>2.66</v>
+        <v>9.01</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="11" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="C61" s="14"/>
       <c r="E61" s="7"/>
       <c r="G61" s="7"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="12"/>
       <c r="C63" s="14"/>
       <c r="E63" s="7"/>
       <c r="G63" s="7"/>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="E64" s="9">
-        <v>901.0</v>
+        <v>2.66</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D67" s="6" t="s">
+    <row r="65" spans="1:7">
+      <c r="A65" s="11" t="s">
         <v>133</v>
       </c>
-      <c r="E67" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C65" s="14"/>
+      <c r="E65" s="7"/>
+      <c r="G65" s="7"/>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="12"/>
+      <c r="C67" s="14"/>
+      <c r="E67" s="7"/>
+      <c r="G67" s="7"/>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80">
       <c r="A68" s="13" t="s">
         <v>134</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
         <v>135</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E68" s="9">
         <v>901.0</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="9">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80">
       <c r="A69" s="13" t="s">
         <v>137</v>
       </c>
@@ -8349,351 +8466,351 @@
       </c>
       <c r="D72" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E72" s="9">
         <v>901.0</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="9">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
         <v>149</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
         <v>150</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E73" s="9">
-        <v>1028.2</v>
+        <v>901.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
         <v>152</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
         <v>153</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E74" s="9">
-        <v>1028.2</v>
+        <v>901.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
         <v>155</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
         <v>156</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E75" s="9">
-        <v>4240.0</v>
+        <v>901.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80">
       <c r="A76" s="13" t="s">
         <v>158</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
         <v>159</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E76" s="9">
-        <v>5086.95</v>
+        <v>901.0</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="9">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80">
       <c r="A77" s="13" t="s">
         <v>161</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="16" t="s">
         <v>162</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E77" s="9">
-        <v>784.41</v>
+        <v>1028.2</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="9">
         <f>E77*F77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80">
       <c r="A78" s="13" t="s">
         <v>164</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
         <v>165</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>166</v>
       </c>
       <c r="E78" s="9">
-        <v>1001.7</v>
+        <v>1028.2</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="9">
         <f>E78*F78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80">
       <c r="A79" s="13" t="s">
         <v>167</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
         <v>168</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E79" s="9">
-        <v>879.8</v>
+        <v>4240.0</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="9">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80">
       <c r="A80" s="13" t="s">
         <v>170</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
         <v>171</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E80" s="9">
-        <v>477.0</v>
+        <v>5086.95</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="9">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80">
       <c r="A81" s="13" t="s">
         <v>173</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
         <v>174</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E81" s="9">
-        <v>1049.4</v>
+        <v>784.41</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="9">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80">
       <c r="A82" s="13" t="s">
         <v>176</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
         <v>177</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E82" s="9">
-        <v>1303.8</v>
+        <v>1001.7</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="9">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
         <v>179</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
         <v>180</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E83" s="9">
-        <v>1335.6</v>
+        <v>879.8</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
         <v>182</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
         <v>183</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E84" s="9">
-        <v>1335.6</v>
+        <v>477.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
         <v>185</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
         <v>186</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E85" s="9">
-        <v>1028.2</v>
+        <v>1049.4</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
         <v>188</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
         <v>189</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E86" s="9">
-        <v>1028.2</v>
+        <v>1303.8</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
         <v>191</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
         <v>192</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E87" s="9">
-        <v>1028.2</v>
+        <v>1335.6</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
         <v>194</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
         <v>195</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E88" s="9">
-        <v>1028.2</v>
+        <v>1335.6</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
         <v>197</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
         <v>198</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E89" s="9">
         <v>1028.2</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
@@ -8729,111 +8846,111 @@
       </c>
       <c r="D91" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E91" s="9">
         <v>1028.2</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80">
       <c r="A92" s="13" t="s">
         <v>206</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
         <v>207</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E92" s="9">
-        <v>1049.4</v>
+        <v>1028.2</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="9">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80">
       <c r="A93" s="13" t="s">
         <v>209</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
         <v>210</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E93" s="9">
-        <v>1049.4</v>
+        <v>1028.2</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="9">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80">
       <c r="A94" s="13" t="s">
         <v>212</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
         <v>213</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E94" s="9">
-        <v>1049.4</v>
+        <v>1028.2</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="9">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80">
       <c r="A95" s="13" t="s">
         <v>215</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
         <v>216</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E95" s="9">
-        <v>1049.4</v>
+        <v>1028.2</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="9">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80">
       <c r="A96" s="13" t="s">
         <v>218</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
         <v>219</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E96" s="9">
         <v>1049.4</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="9">
         <f>E96*F96</f>
         <v>0</v>
@@ -8889,111 +9006,111 @@
       </c>
       <c r="D99" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E99" s="9">
         <v>1049.4</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
         <v>230</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
         <v>231</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E100" s="9">
-        <v>1303.8</v>
+        <v>1049.4</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
         <v>233</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
         <v>234</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E101" s="9">
-        <v>1303.8</v>
+        <v>1049.4</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
         <v>236</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
         <v>237</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E102" s="9">
-        <v>1303.8</v>
+        <v>1049.4</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80">
       <c r="A103" s="13" t="s">
         <v>239</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
         <v>240</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E103" s="9">
-        <v>1303.8</v>
+        <v>1049.4</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="9">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80">
       <c r="A104" s="13" t="s">
         <v>242</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
         <v>243</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E104" s="9">
         <v>1303.8</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="9">
         <f>E104*F104</f>
         <v>0</v>
@@ -9009,111 +9126,111 @@
       </c>
       <c r="D105" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E105" s="9">
         <v>1303.8</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="9">
         <f>E105*F105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80">
       <c r="A106" s="13" t="s">
         <v>248</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
         <v>249</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E106" s="9">
-        <v>1335.6</v>
+        <v>1303.8</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="9">
         <f>E106*F106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80">
       <c r="A107" s="13" t="s">
         <v>251</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
         <v>252</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E107" s="9">
-        <v>1335.6</v>
+        <v>1303.8</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="9">
         <f>E107*F107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80">
       <c r="A108" s="13" t="s">
         <v>254</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
         <v>255</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E108" s="9">
-        <v>1335.6</v>
+        <v>1303.8</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="9">
         <f>E108*F108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80">
       <c r="A109" s="13" t="s">
         <v>257</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
         <v>258</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E109" s="9">
-        <v>1335.6</v>
+        <v>1303.8</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="9">
         <f>E109*F109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80">
       <c r="A110" s="13" t="s">
         <v>260</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="16" t="s">
         <v>261</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E110" s="9">
         <v>1335.6</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" s="9">
         <f>E110*F110</f>
         <v>0</v>
@@ -9129,328 +9246,328 @@
       </c>
       <c r="D111" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E111" s="9">
         <v>1335.6</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" s="9">
         <f>E111*F111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80">
       <c r="A112" s="13" t="s">
         <v>266</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="16" t="s">
         <v>267</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E112" s="9">
-        <v>1303.8</v>
+        <v>1335.6</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" s="9">
         <f>E112*F112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80">
       <c r="A113" s="13" t="s">
         <v>269</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="16" t="s">
         <v>270</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E113" s="9">
-        <v>318.0</v>
+        <v>1335.6</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" s="9">
         <f>E113*F113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80">
       <c r="A114" s="13" t="s">
         <v>272</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="16" t="s">
         <v>273</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E114" s="9">
-        <v>265.0</v>
+        <v>1335.6</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" s="9">
         <f>E114*F114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80">
       <c r="A115" s="13" t="s">
         <v>275</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="16" t="s">
         <v>276</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E115" s="9">
-        <v>371.0</v>
+        <v>1335.6</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" s="9">
         <f>E115*F115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80">
       <c r="A116" s="13" t="s">
         <v>278</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="16" t="s">
         <v>279</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>280</v>
       </c>
       <c r="E116" s="9">
-        <v>371.0</v>
+        <v>1303.8</v>
       </c>
       <c r="F116" s="6"/>
       <c r="G116" s="9">
         <f>E116*F116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80">
       <c r="A117" s="13" t="s">
         <v>281</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="16" t="s">
         <v>282</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>283</v>
       </c>
       <c r="E117" s="9">
-        <v>954.0</v>
+        <v>318.0</v>
       </c>
       <c r="F117" s="6"/>
       <c r="G117" s="9">
         <f>E117*F117</f>
         <v>0</v>
       </c>
     </row>
-    <row r="118" spans="1:7">
-      <c r="A118" s="11" t="s">
+    <row r="118" spans="1:7" customHeight="1" ht="80">
+      <c r="A118" s="13" t="s">
         <v>284</v>
       </c>
-      <c r="C118" s="14"/>
-[...30 lines deleted...]
-      <c r="G120" s="7"/>
+      <c r="B118" s="6"/>
+      <c r="C118" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="E118" s="9">
+        <v>265.0</v>
+      </c>
+      <c r="F118" s="6"/>
+      <c r="G118" s="9">
+        <f>E118*F118</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" customHeight="1" ht="80">
+      <c r="A119" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="B119" s="6"/>
+      <c r="C119" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="E119" s="9">
+        <v>371.0</v>
+      </c>
+      <c r="F119" s="6"/>
+      <c r="G119" s="9">
+        <f>E119*F119</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" customHeight="1" ht="80">
+      <c r="A120" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="B120" s="6"/>
+      <c r="C120" s="16" t="s">
+        <v>291</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="E120" s="9">
+        <v>371.0</v>
+      </c>
+      <c r="F120" s="6"/>
+      <c r="G120" s="9">
+        <f>E120*F120</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80">
       <c r="A121" s="13" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="16" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="E121" s="9">
-        <v>10.5</v>
+        <v>954.0</v>
       </c>
       <c r="F121" s="6"/>
       <c r="G121" s="9">
         <f>E121*F121</f>
         <v>0</v>
       </c>
     </row>
-    <row r="122" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D124" s="6" t="s">
+    <row r="122" spans="1:7">
+      <c r="A122" s="11" t="s">
         <v>296</v>
       </c>
-      <c r="E124" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C122" s="14"/>
+      <c r="E122" s="7"/>
+      <c r="G122" s="7"/>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E123" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G123" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" s="12"/>
+      <c r="C124" s="14"/>
+      <c r="E124" s="7"/>
+      <c r="G124" s="7"/>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80">
       <c r="A125" s="13" t="s">
         <v>297</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
         <v>298</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E125" s="9">
-        <v>2.34</v>
+        <v>10.5</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="9">
         <f>E125*F125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80">
       <c r="A126" s="13" t="s">
         <v>300</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="16" t="s">
         <v>301</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>302</v>
       </c>
       <c r="E126" s="9">
-        <v>2.07</v>
+        <v>2.34</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="9">
         <f>E126*F126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:7" customHeight="1" ht="80">
       <c r="A127" s="13" t="s">
         <v>303</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="16" t="s">
         <v>304</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E127" s="9">
-        <v>2.07</v>
+        <v>2.87</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" s="9">
         <f>E127*F127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80">
       <c r="A128" s="13" t="s">
         <v>306</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
         <v>307</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E128" s="9">
         <v>2.34</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="9">
         <f>E128*F128</f>
         <v>0</v>
@@ -9466,351 +9583,351 @@
       </c>
       <c r="D129" s="6" t="s">
         <v>311</v>
       </c>
       <c r="E129" s="9">
         <v>2.34</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="9">
         <f>E129*F129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80">
       <c r="A130" s="13" t="s">
         <v>312</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
         <v>313</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>314</v>
       </c>
       <c r="E130" s="9">
-        <v>2.87</v>
+        <v>2.07</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="9">
         <f>E130*F130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80">
       <c r="A131" s="13" t="s">
         <v>315</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
         <v>316</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>317</v>
       </c>
       <c r="E131" s="9">
-        <v>2.87</v>
+        <v>2.07</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="9">
         <f>E131*F131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80">
       <c r="A132" s="13" t="s">
         <v>318</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
         <v>319</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>320</v>
       </c>
       <c r="E132" s="9">
-        <v>2.87</v>
+        <v>2.34</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="9">
         <f>E132*F132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80">
       <c r="A133" s="13" t="s">
         <v>321</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
         <v>322</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>323</v>
       </c>
       <c r="E133" s="9">
-        <v>2.87</v>
+        <v>2.34</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="9">
         <f>E133*F133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80">
       <c r="A134" s="13" t="s">
         <v>324</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
         <v>325</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>326</v>
       </c>
       <c r="E134" s="9">
-        <v>2.28</v>
+        <v>2.87</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="9">
         <f>E134*F134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80">
       <c r="A135" s="13" t="s">
         <v>327</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
         <v>328</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E135" s="9">
-        <v>3.5</v>
+        <v>2.87</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="9">
         <f>E135*F135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80">
       <c r="A136" s="13" t="s">
         <v>330</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
         <v>331</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E136" s="9">
-        <v>3.5</v>
+        <v>2.87</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="9">
         <f>E136*F136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80">
       <c r="A137" s="13" t="s">
         <v>333</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
         <v>334</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E137" s="9">
-        <v>3.5</v>
+        <v>2.87</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="9">
         <f>E137*F137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80">
       <c r="A138" s="13" t="s">
         <v>336</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
         <v>337</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E138" s="9">
-        <v>3.93</v>
+        <v>2.28</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="9">
         <f>E138*F138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80">
       <c r="A139" s="13" t="s">
         <v>339</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
         <v>340</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E139" s="9">
-        <v>3.93</v>
+        <v>3.5</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="9">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80">
       <c r="A140" s="13" t="s">
         <v>342</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
         <v>343</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E140" s="9">
-        <v>3.93</v>
+        <v>3.5</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="9">
         <f>E140*F140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80">
       <c r="A141" s="13" t="s">
         <v>345</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
         <v>346</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E141" s="9">
-        <v>3.9</v>
+        <v>3.5</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="9">
         <f>E141*F141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80">
       <c r="A142" s="13" t="s">
         <v>348</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
         <v>349</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E142" s="9">
-        <v>3.9</v>
+        <v>3.93</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="9">
         <f>E142*F142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80">
       <c r="A143" s="13" t="s">
         <v>351</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
         <v>352</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E143" s="9">
-        <v>3.9</v>
+        <v>3.93</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="9">
         <f>E143*F143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80">
       <c r="A144" s="13" t="s">
         <v>354</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
         <v>355</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>356</v>
       </c>
       <c r="E144" s="9">
-        <v>3.9</v>
+        <v>3.93</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="9">
         <f>E144*F144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80">
       <c r="A145" s="13" t="s">
         <v>357</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
         <v>358</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E145" s="9">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="9">
         <f>E145*F145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80">
       <c r="A146" s="13" t="s">
         <v>360</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
         <v>361</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E146" s="9">
         <v>3.9</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="9">
         <f>E146*F146</f>
         <v>0</v>
@@ -9826,1759 +9943,1822 @@
       </c>
       <c r="D147" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E147" s="9">
         <v>3.9</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="9">
         <f>E147*F147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80">
       <c r="A148" s="13" t="s">
         <v>366</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
         <v>367</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>368</v>
       </c>
       <c r="E148" s="9">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="9">
         <f>E148*F148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80">
       <c r="A149" s="13" t="s">
         <v>369</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
         <v>370</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E149" s="9">
         <v>3.7</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="9">
         <f>E149*F149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80">
       <c r="A150" s="13" t="s">
         <v>372</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
         <v>373</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>374</v>
       </c>
       <c r="E150" s="9">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="9">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
-    <row r="151" spans="1:7">
-      <c r="A151" s="11" t="s">
+    <row r="151" spans="1:7" customHeight="1" ht="80">
+      <c r="A151" s="13" t="s">
         <v>375</v>
       </c>
-      <c r="C151" s="14"/>
-[...30 lines deleted...]
-      <c r="G153" s="7"/>
+      <c r="B151" s="6"/>
+      <c r="C151" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="E151" s="9">
+        <v>3.9</v>
+      </c>
+      <c r="F151" s="6"/>
+      <c r="G151" s="9">
+        <f>E151*F151</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" customHeight="1" ht="80">
+      <c r="A152" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="B152" s="6"/>
+      <c r="C152" s="16" t="s">
+        <v>379</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="E152" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="F152" s="6"/>
+      <c r="G152" s="9">
+        <f>E152*F152</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" customHeight="1" ht="80">
+      <c r="A153" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="B153" s="6"/>
+      <c r="C153" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="E153" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="F153" s="6"/>
+      <c r="G153" s="9">
+        <f>E153*F153</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80">
       <c r="A154" s="13" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="E154" s="9">
-        <v>3.71</v>
+        <v>3.7</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="9">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
-    <row r="155" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D157" s="6" t="s">
+    <row r="155" spans="1:7">
+      <c r="A155" s="11" t="s">
         <v>387</v>
       </c>
-      <c r="E157" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C155" s="14"/>
+      <c r="E155" s="7"/>
+      <c r="G155" s="7"/>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C156" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E156" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157" s="12"/>
+      <c r="C157" s="14"/>
+      <c r="E157" s="7"/>
+      <c r="G157" s="7"/>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80">
       <c r="A158" s="13" t="s">
         <v>388</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
         <v>389</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>390</v>
       </c>
       <c r="E158" s="9">
-        <v>6.36</v>
+        <v>3.71</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="9">
         <f>E158*F158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80">
       <c r="A159" s="13" t="s">
         <v>391</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
         <v>392</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>393</v>
       </c>
       <c r="E159" s="9">
-        <v>6.36</v>
+        <v>3.71</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="9">
         <f>E159*F159</f>
         <v>0</v>
       </c>
     </row>
-    <row r="160" spans="1:7">
-      <c r="A160" s="11" t="s">
+    <row r="160" spans="1:7" customHeight="1" ht="80">
+      <c r="A160" s="13" t="s">
         <v>394</v>
       </c>
-      <c r="C160" s="14"/>
-[...30 lines deleted...]
-      <c r="G162" s="7"/>
+      <c r="B160" s="6"/>
+      <c r="C160" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="E160" s="9">
+        <v>3.71</v>
+      </c>
+      <c r="F160" s="6"/>
+      <c r="G160" s="9">
+        <f>E160*F160</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" customHeight="1" ht="80">
+      <c r="A161" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="B161" s="6"/>
+      <c r="C161" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="E161" s="9">
+        <v>8.48</v>
+      </c>
+      <c r="F161" s="6"/>
+      <c r="G161" s="9">
+        <f>E161*F161</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" customHeight="1" ht="80">
+      <c r="A162" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B162" s="6"/>
+      <c r="C162" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="E162" s="9">
+        <v>6.36</v>
+      </c>
+      <c r="F162" s="6"/>
+      <c r="G162" s="9">
+        <f>E162*F162</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80">
       <c r="A163" s="13" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="E163" s="9">
-        <v>1908.0</v>
+        <v>6.36</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="9">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
-    <row r="164" spans="1:7" customHeight="1" ht="80">
-[...10 lines deleted...]
-      <c r="E164" s="9">
+    <row r="164" spans="1:7">
+      <c r="A164" s="11" t="s">
+        <v>406</v>
+      </c>
+      <c r="C164" s="14"/>
+      <c r="E164" s="7"/>
+      <c r="G164" s="7"/>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C165" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E165" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G165" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" s="12"/>
+      <c r="C166" s="14"/>
+      <c r="E166" s="7"/>
+      <c r="G166" s="7"/>
+    </row>
+    <row r="167" spans="1:7" customHeight="1" ht="80">
+      <c r="A167" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="B167" s="6"/>
+      <c r="C167" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E167" s="9">
         <v>1908.0</v>
       </c>
-      <c r="F164" s="6"/>
-[...16 lines deleted...]
-      <c r="E165" s="9">
+      <c r="F167" s="6"/>
+      <c r="G167" s="9">
+        <f>E167*F167</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" customHeight="1" ht="80">
+      <c r="A168" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B168" s="6"/>
+      <c r="C168" s="16" t="s">
+        <v>411</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="E168" s="9">
+        <v>1908.0</v>
+      </c>
+      <c r="F168" s="6"/>
+      <c r="G168" s="9">
+        <f>E168*F168</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" customHeight="1" ht="80">
+      <c r="A169" s="13" t="s">
+        <v>413</v>
+      </c>
+      <c r="B169" s="6"/>
+      <c r="C169" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="E169" s="9">
         <v>3.18</v>
       </c>
-      <c r="F165" s="6"/>
-[...60 lines deleted...]
-      <c r="G169" s="7"/>
+      <c r="F169" s="6"/>
+      <c r="G169" s="9">
+        <f>E169*F169</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80">
       <c r="A170" s="13" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="E170" s="9">
-        <v>6.8</v>
+        <v>2.55</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="9">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
-    <row r="171" spans="1:7" customHeight="1" ht="80">
-[...36 lines deleted...]
-        <v>0</v>
+    <row r="171" spans="1:7">
+      <c r="A171" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="C171" s="14"/>
+      <c r="E171" s="7"/>
+      <c r="G171" s="7"/>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E172" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:7">
-      <c r="A173" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A173" s="12"/>
       <c r="C173" s="14"/>
       <c r="E173" s="7"/>
       <c r="G173" s="7"/>
     </row>
-    <row r="174" spans="1:7">
-[...26 lines deleted...]
-      <c r="G175" s="7"/>
+    <row r="174" spans="1:7" customHeight="1" ht="80">
+      <c r="A174" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="B174" s="6"/>
+      <c r="C174" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="E174" s="9">
+        <v>6.8</v>
+      </c>
+      <c r="F174" s="6"/>
+      <c r="G174" s="9">
+        <f>E174*F174</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" customHeight="1" ht="80">
+      <c r="A175" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="B175" s="6"/>
+      <c r="C175" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="E175" s="9">
+        <v>11.6</v>
+      </c>
+      <c r="F175" s="6"/>
+      <c r="G175" s="9">
+        <f>E175*F175</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80">
       <c r="A176" s="13" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="16" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="E176" s="9">
-        <v>1.17</v>
+        <v>13.87</v>
       </c>
       <c r="F176" s="6"/>
       <c r="G176" s="9">
         <f>E176*F176</f>
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" customHeight="1" ht="80">
-[...10 lines deleted...]
-      <c r="E177" s="9">
+    <row r="177" spans="1:7">
+      <c r="A177" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="C177" s="14"/>
+      <c r="E177" s="7"/>
+      <c r="G177" s="7"/>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C178" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E178" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" s="12"/>
+      <c r="C179" s="14"/>
+      <c r="E179" s="7"/>
+      <c r="G179" s="7"/>
+    </row>
+    <row r="180" spans="1:7" customHeight="1" ht="80">
+      <c r="A180" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="B180" s="6"/>
+      <c r="C180" s="16" t="s">
+        <v>431</v>
+      </c>
+      <c r="D180" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="E180" s="9">
+        <v>1.17</v>
+      </c>
+      <c r="F180" s="6"/>
+      <c r="G180" s="9">
+        <f>E180*F180</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" customHeight="1" ht="80">
+      <c r="A181" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="B181" s="6"/>
+      <c r="C181" s="16" t="s">
+        <v>434</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="E181" s="9">
         <v>1.28</v>
       </c>
-      <c r="F177" s="6"/>
-[...16 lines deleted...]
-      <c r="E178" s="9">
+      <c r="F181" s="6"/>
+      <c r="G181" s="9">
+        <f>E181*F181</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" customHeight="1" ht="80">
+      <c r="A182" s="13" t="s">
+        <v>436</v>
+      </c>
+      <c r="B182" s="6"/>
+      <c r="C182" s="16" t="s">
+        <v>437</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="E182" s="9">
         <v>0.96</v>
       </c>
-      <c r="F178" s="6"/>
-[...60 lines deleted...]
-      <c r="G182" s="7"/>
+      <c r="F182" s="6"/>
+      <c r="G182" s="9">
+        <f>E182*F182</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80">
       <c r="A183" s="13" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="16" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="E183" s="9">
-        <v>1367.4</v>
+        <v>0.96</v>
       </c>
       <c r="F183" s="6"/>
       <c r="G183" s="9">
         <f>E183*F183</f>
         <v>0</v>
       </c>
     </row>
-    <row r="184" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D186" s="6" t="s">
+    <row r="184" spans="1:7">
+      <c r="A184" s="11" t="s">
         <v>442</v>
       </c>
-      <c r="E186" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C184" s="14"/>
+      <c r="E184" s="7"/>
+      <c r="G184" s="7"/>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C185" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E185" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G185" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" s="12"/>
+      <c r="C186" s="14"/>
+      <c r="E186" s="7"/>
+      <c r="G186" s="7"/>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80">
       <c r="A187" s="13" t="s">
         <v>443</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="16" t="s">
         <v>444</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>445</v>
       </c>
       <c r="E187" s="9">
-        <v>890.4</v>
+        <v>1367.4</v>
       </c>
       <c r="F187" s="6"/>
       <c r="G187" s="9">
         <f>E187*F187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80">
       <c r="A188" s="13" t="s">
         <v>446</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="16" t="s">
         <v>447</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>448</v>
       </c>
       <c r="E188" s="9">
-        <v>731.41</v>
+        <v>795.0</v>
       </c>
       <c r="F188" s="6"/>
       <c r="G188" s="9">
         <f>E188*F188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80">
       <c r="A189" s="13" t="s">
         <v>449</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="16" t="s">
         <v>450</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>451</v>
       </c>
       <c r="E189" s="9">
-        <v>2067.0</v>
+        <v>943.4</v>
       </c>
       <c r="F189" s="6"/>
       <c r="G189" s="9">
         <f>E189*F189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80">
       <c r="A190" s="13" t="s">
         <v>452</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
         <v>453</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>454</v>
       </c>
       <c r="E190" s="9">
-        <v>1855.0</v>
+        <v>996.4</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="9">
         <f>E190*F190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80">
       <c r="A191" s="13" t="s">
         <v>455</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
         <v>456</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E191" s="9">
-        <v>2491.0</v>
+        <v>890.4</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="9">
         <f>E191*F191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80">
       <c r="A192" s="13" t="s">
         <v>458</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="16" t="s">
         <v>459</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>460</v>
       </c>
       <c r="E192" s="9">
-        <v>1272.0</v>
+        <v>731.41</v>
       </c>
       <c r="F192" s="6"/>
       <c r="G192" s="9">
         <f>E192*F192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80">
       <c r="A193" s="13" t="s">
         <v>461</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="16" t="s">
         <v>462</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>463</v>
       </c>
       <c r="E193" s="9">
-        <v>1378.0</v>
+        <v>2067.0</v>
       </c>
       <c r="F193" s="6"/>
       <c r="G193" s="9">
         <f>E193*F193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80">
       <c r="A194" s="13" t="s">
         <v>464</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="16" t="s">
         <v>465</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E194" s="9">
-        <v>1166.0</v>
+        <v>2491.0</v>
       </c>
       <c r="F194" s="6"/>
       <c r="G194" s="9">
         <f>E194*F194</f>
         <v>0</v>
       </c>
     </row>
-    <row r="195" spans="1:7">
-      <c r="A195" s="11" t="s">
+    <row r="195" spans="1:7" customHeight="1" ht="80">
+      <c r="A195" s="13" t="s">
         <v>467</v>
       </c>
-      <c r="C195" s="14"/>
-[...4 lines deleted...]
-      <c r="A196" s="2" t="s">
+      <c r="B195" s="6"/>
+      <c r="C195" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="E195" s="9">
+        <v>1272.0</v>
+      </c>
+      <c r="F195" s="6"/>
+      <c r="G195" s="9">
+        <f>E195*F195</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" customHeight="1" ht="80">
+      <c r="A196" s="13" t="s">
+        <v>470</v>
+      </c>
+      <c r="B196" s="6"/>
+      <c r="C196" s="16" t="s">
+        <v>471</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="E196" s="9">
+        <v>1378.0</v>
+      </c>
+      <c r="F196" s="6"/>
+      <c r="G196" s="9">
+        <f>E196*F196</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" customHeight="1" ht="80">
+      <c r="A197" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="B197" s="6"/>
+      <c r="C197" s="16" t="s">
+        <v>474</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="E197" s="9">
+        <v>1166.0</v>
+      </c>
+      <c r="F197" s="6"/>
+      <c r="G197" s="9">
+        <f>E197*F197</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="C198" s="14"/>
+      <c r="E198" s="7"/>
+      <c r="G198" s="7"/>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B196" s="3" t="s">
+      <c r="B199" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C196" s="15" t="s">
+      <c r="C199" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D196" s="4" t="s">
+      <c r="D199" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E196" s="10" t="s">
+      <c r="E199" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F196" s="4" t="s">
+      <c r="F199" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G196" s="8" t="s">
+      <c r="G199" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="197" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="200" spans="1:7">
+      <c r="A200" s="12"/>
+      <c r="C200" s="14"/>
+      <c r="E200" s="7"/>
+      <c r="G200" s="7"/>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80">
       <c r="A201" s="13" t="s">
         <v>477</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="16" t="s">
         <v>478</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>479</v>
       </c>
       <c r="E201" s="9">
-        <v>18.98</v>
+        <v>6.89</v>
       </c>
       <c r="F201" s="6"/>
       <c r="G201" s="9">
         <f>E201*F201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:7" customHeight="1" ht="80">
       <c r="A202" s="13" t="s">
         <v>480</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="16" t="s">
         <v>481</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>482</v>
       </c>
       <c r="E202" s="9">
-        <v>13.25</v>
+        <v>7.95</v>
       </c>
       <c r="F202" s="6"/>
       <c r="G202" s="9">
         <f>E202*F202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80">
       <c r="A203" s="13" t="s">
         <v>483</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="16" t="s">
         <v>484</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>485</v>
       </c>
       <c r="E203" s="9">
-        <v>12.51</v>
+        <v>3.18</v>
       </c>
       <c r="F203" s="6"/>
       <c r="G203" s="9">
         <f>E203*F203</f>
         <v>0</v>
       </c>
     </row>
-    <row r="204" spans="1:7">
-      <c r="A204" s="11" t="s">
+    <row r="204" spans="1:7" customHeight="1" ht="80">
+      <c r="A204" s="13" t="s">
         <v>486</v>
       </c>
-      <c r="C204" s="14"/>
-[...4 lines deleted...]
-      <c r="A205" s="2" t="s">
+      <c r="B204" s="6"/>
+      <c r="C204" s="16" t="s">
+        <v>487</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="E204" s="9">
+        <v>18.98</v>
+      </c>
+      <c r="F204" s="6"/>
+      <c r="G204" s="9">
+        <f>E204*F204</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" customHeight="1" ht="80">
+      <c r="A205" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="B205" s="6"/>
+      <c r="C205" s="16" t="s">
+        <v>490</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="E205" s="9">
+        <v>13.25</v>
+      </c>
+      <c r="F205" s="6"/>
+      <c r="G205" s="9">
+        <f>E205*F205</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" customHeight="1" ht="80">
+      <c r="A206" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="B206" s="6"/>
+      <c r="C206" s="16" t="s">
+        <v>493</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="E206" s="9">
+        <v>12.51</v>
+      </c>
+      <c r="F206" s="6"/>
+      <c r="G206" s="9">
+        <f>E206*F206</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" s="11" t="s">
+        <v>495</v>
+      </c>
+      <c r="C207" s="14"/>
+      <c r="E207" s="7"/>
+      <c r="G207" s="7"/>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B205" s="3" t="s">
+      <c r="B208" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C205" s="15" t="s">
+      <c r="C208" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D205" s="4" t="s">
+      <c r="D208" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E205" s="10" t="s">
+      <c r="E208" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F205" s="4" t="s">
+      <c r="F208" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G205" s="8" t="s">
+      <c r="G208" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="206" spans="1:7">
-[...16 lines deleted...]
-      <c r="E207" s="9">
+    <row r="209" spans="1:7">
+      <c r="A209" s="12"/>
+      <c r="C209" s="14"/>
+      <c r="E209" s="7"/>
+      <c r="G209" s="7"/>
+    </row>
+    <row r="210" spans="1:7" customHeight="1" ht="80">
+      <c r="A210" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="B210" s="6"/>
+      <c r="C210" s="16" t="s">
+        <v>497</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="E210" s="9">
         <v>1.92</v>
       </c>
-      <c r="F207" s="6"/>
-[...16 lines deleted...]
-      <c r="E208" s="9">
+      <c r="F210" s="6"/>
+      <c r="G210" s="9">
+        <f>E210*F210</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" customHeight="1" ht="80">
+      <c r="A211" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="B211" s="6"/>
+      <c r="C211" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="E211" s="9">
         <v>1.92</v>
       </c>
-      <c r="F208" s="6"/>
-[...16 lines deleted...]
-      <c r="E209" s="9">
+      <c r="F211" s="6"/>
+      <c r="G211" s="9">
+        <f>E211*F211</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" customHeight="1" ht="80">
+      <c r="A212" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="B212" s="6"/>
+      <c r="C212" s="16" t="s">
+        <v>503</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="E212" s="9">
         <v>1.92</v>
       </c>
-      <c r="F209" s="6"/>
-[...14 lines deleted...]
-      <c r="A211" s="2" t="s">
+      <c r="F212" s="6"/>
+      <c r="G212" s="9">
+        <f>E212*F212</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213" s="11" t="s">
+        <v>505</v>
+      </c>
+      <c r="C213" s="14"/>
+      <c r="E213" s="7"/>
+      <c r="G213" s="7"/>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B211" s="3" t="s">
+      <c r="B214" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C211" s="15" t="s">
+      <c r="C214" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D211" s="4" t="s">
+      <c r="D214" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E211" s="10" t="s">
+      <c r="E214" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F211" s="4" t="s">
+      <c r="F214" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G211" s="8" t="s">
+      <c r="G214" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="212" spans="1:7">
-[...44 lines deleted...]
-    </row>
     <row r="215" spans="1:7">
-      <c r="A215" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A215" s="12"/>
       <c r="C215" s="14"/>
       <c r="E215" s="7"/>
       <c r="G215" s="7"/>
     </row>
-    <row r="216" spans="1:7">
-      <c r="A216" s="2" t="s">
+    <row r="216" spans="1:7" customHeight="1" ht="80">
+      <c r="A216" s="13" t="s">
+        <v>506</v>
+      </c>
+      <c r="B216" s="6"/>
+      <c r="C216" s="16" t="s">
+        <v>507</v>
+      </c>
+      <c r="D216" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="E216" s="9">
+        <v>6.05</v>
+      </c>
+      <c r="F216" s="6"/>
+      <c r="G216" s="9">
+        <f>E216*F216</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" customHeight="1" ht="80">
+      <c r="A217" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="B217" s="6"/>
+      <c r="C217" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>511</v>
+      </c>
+      <c r="E217" s="9">
+        <v>7.32</v>
+      </c>
+      <c r="F217" s="6"/>
+      <c r="G217" s="9">
+        <f>E217*F217</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" s="11" t="s">
+        <v>512</v>
+      </c>
+      <c r="C218" s="14"/>
+      <c r="E218" s="7"/>
+      <c r="G218" s="7"/>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B216" s="3" t="s">
+      <c r="B219" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C216" s="15" t="s">
+      <c r="C219" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D216" s="4" t="s">
+      <c r="D219" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E216" s="10" t="s">
+      <c r="E219" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F216" s="4" t="s">
+      <c r="F219" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G216" s="8" t="s">
+      <c r="G219" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="217" spans="1:7">
-[...16 lines deleted...]
-      <c r="E218" s="9">
+    <row r="220" spans="1:7">
+      <c r="A220" s="12"/>
+      <c r="C220" s="14"/>
+      <c r="E220" s="7"/>
+      <c r="G220" s="7"/>
+    </row>
+    <row r="221" spans="1:7" customHeight="1" ht="80">
+      <c r="A221" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="B221" s="6"/>
+      <c r="C221" s="16" t="s">
+        <v>514</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="E221" s="9">
         <v>1150.11</v>
       </c>
-      <c r="F218" s="6"/>
-[...16 lines deleted...]
-      <c r="E219" s="9">
+      <c r="F221" s="6"/>
+      <c r="G221" s="9">
+        <f>E221*F221</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" customHeight="1" ht="80">
+      <c r="A222" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="B222" s="6"/>
+      <c r="C222" s="16" t="s">
+        <v>517</v>
+      </c>
+      <c r="D222" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="E222" s="9">
         <v>1045.16</v>
       </c>
-      <c r="F219" s="6"/>
-[...16 lines deleted...]
-      <c r="E220" s="9">
+      <c r="F222" s="6"/>
+      <c r="G222" s="9">
+        <f>E222*F222</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" customHeight="1" ht="80">
+      <c r="A223" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="B223" s="6"/>
+      <c r="C223" s="16" t="s">
+        <v>520</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="E223" s="9">
         <v>1150.11</v>
       </c>
-      <c r="F220" s="6"/>
-[...14 lines deleted...]
-      <c r="A222" s="2" t="s">
+      <c r="F223" s="6"/>
+      <c r="G223" s="9">
+        <f>E223*F223</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="C224" s="14"/>
+      <c r="E224" s="7"/>
+      <c r="G224" s="7"/>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B222" s="3" t="s">
+      <c r="B225" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C222" s="15" t="s">
+      <c r="C225" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D222" s="4" t="s">
+      <c r="D225" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E222" s="10" t="s">
+      <c r="E225" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F222" s="4" t="s">
+      <c r="F225" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G222" s="8" t="s">
+      <c r="G225" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="223" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="226" spans="1:7">
+      <c r="A226" s="12"/>
+      <c r="C226" s="14"/>
+      <c r="E226" s="7"/>
+      <c r="G226" s="7"/>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80">
       <c r="A227" s="13" t="s">
         <v>523</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="16" t="s">
         <v>524</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>525</v>
       </c>
       <c r="E227" s="9">
-        <v>0.91</v>
+        <v>390.0</v>
       </c>
       <c r="F227" s="6"/>
       <c r="G227" s="9">
         <f>E227*F227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80">
       <c r="A228" s="13" t="s">
         <v>526</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="16" t="s">
         <v>527</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>528</v>
       </c>
       <c r="E228" s="9">
-        <v>0.85</v>
+        <v>210.0</v>
       </c>
       <c r="F228" s="6"/>
       <c r="G228" s="9">
         <f>E228*F228</f>
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:7" customHeight="1" ht="80">
       <c r="A229" s="13" t="s">
         <v>529</v>
       </c>
       <c r="B229" s="6"/>
       <c r="C229" s="16" t="s">
         <v>530</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E229" s="9">
-        <v>0.85</v>
+        <v>1.53</v>
       </c>
       <c r="F229" s="6"/>
       <c r="G229" s="9">
         <f>E229*F229</f>
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:7" customHeight="1" ht="80">
       <c r="A230" s="13" t="s">
         <v>532</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="16" t="s">
         <v>533</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E230" s="9">
-        <v>200.0</v>
+        <v>0.91</v>
       </c>
       <c r="F230" s="6"/>
       <c r="G230" s="9">
         <f>E230*F230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80">
       <c r="A231" s="13" t="s">
         <v>535</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="16" t="s">
         <v>536</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E231" s="9">
-        <v>1.7</v>
+        <v>0.85</v>
       </c>
       <c r="F231" s="6"/>
       <c r="G231" s="9">
         <f>E231*F231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:7" customHeight="1" ht="80">
       <c r="A232" s="13" t="s">
         <v>538</v>
       </c>
       <c r="B232" s="6"/>
       <c r="C232" s="16" t="s">
         <v>539</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E232" s="9">
-        <v>2.76</v>
+        <v>0.85</v>
       </c>
       <c r="F232" s="6"/>
       <c r="G232" s="9">
         <f>E232*F232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:7" customHeight="1" ht="80">
       <c r="A233" s="13" t="s">
         <v>541</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="16" t="s">
         <v>542</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>543</v>
       </c>
       <c r="E233" s="9">
-        <v>2.55</v>
+        <v>200.0</v>
       </c>
       <c r="F233" s="6"/>
       <c r="G233" s="9">
         <f>E233*F233</f>
         <v>0</v>
       </c>
     </row>
-    <row r="234" spans="1:7">
-      <c r="E234" t="s">
+    <row r="234" spans="1:7" customHeight="1" ht="80">
+      <c r="A234" s="13" t="s">
         <v>544</v>
       </c>
-      <c r="F234">
-[...4 lines deleted...]
-        <f>SUM(G12:G233)</f>
+      <c r="B234" s="6"/>
+      <c r="C234" s="16" t="s">
+        <v>545</v>
+      </c>
+      <c r="D234" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E234" s="9">
+        <v>1.7</v>
+      </c>
+      <c r="F234" s="6"/>
+      <c r="G234" s="9">
+        <f>E234*F234</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" customHeight="1" ht="80">
+      <c r="A235" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="B235" s="6"/>
+      <c r="C235" s="16" t="s">
+        <v>548</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="E235" s="9">
+        <v>2.76</v>
+      </c>
+      <c r="F235" s="6"/>
+      <c r="G235" s="9">
+        <f>E235*F235</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" customHeight="1" ht="80">
+      <c r="A236" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="B236" s="6"/>
+      <c r="C236" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="D236" s="6" t="s">
+        <v>552</v>
+      </c>
+      <c r="E236" s="9">
+        <v>2.55</v>
+      </c>
+      <c r="F236" s="6"/>
+      <c r="G236" s="9">
+        <f>E236*F236</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="E237" t="s">
+        <v>553</v>
+      </c>
+      <c r="F237">
+        <f>SUM(F12:F236)</f>
+        <v>0</v>
+      </c>
+      <c r="G237">
+        <f>SUM(G12:G236)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
-    <mergeCell ref="A31:G31"/>
-    <mergeCell ref="A33:G33"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A37:G37"/>
-    <mergeCell ref="A48:G48"/>
-[...2 lines deleted...]
-    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A39:G39"/>
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A54:G54"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A63:G63"/>
-    <mergeCell ref="A118:G118"/>
-[...6 lines deleted...]
-    <mergeCell ref="A169:G169"/>
+    <mergeCell ref="A65:G65"/>
+    <mergeCell ref="A67:G67"/>
+    <mergeCell ref="A122:G122"/>
+    <mergeCell ref="A124:G124"/>
+    <mergeCell ref="A155:G155"/>
+    <mergeCell ref="A157:G157"/>
+    <mergeCell ref="A164:G164"/>
+    <mergeCell ref="A166:G166"/>
+    <mergeCell ref="A171:G171"/>
     <mergeCell ref="A173:G173"/>
-    <mergeCell ref="A175:G175"/>
-[...7 lines deleted...]
-    <mergeCell ref="A212:G212"/>
+    <mergeCell ref="A177:G177"/>
+    <mergeCell ref="A179:G179"/>
+    <mergeCell ref="A184:G184"/>
+    <mergeCell ref="A186:G186"/>
+    <mergeCell ref="A198:G198"/>
+    <mergeCell ref="A200:G200"/>
+    <mergeCell ref="A207:G207"/>
+    <mergeCell ref="A209:G209"/>
+    <mergeCell ref="A213:G213"/>
     <mergeCell ref="A215:G215"/>
-    <mergeCell ref="A217:G217"/>
-[...1 lines deleted...]
-    <mergeCell ref="A223:G223"/>
+    <mergeCell ref="A218:G218"/>
+    <mergeCell ref="A220:G220"/>
+    <mergeCell ref="A224:G224"/>
+    <mergeCell ref="A226:G226"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
-[...3 lines deleted...]
-    <hyperlink ref="D41" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D51" r:id="rId_hyperlink_28"/>
-[...2 lines deleted...]
-    <hyperlink ref="D54" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D60" r:id="rId_hyperlink_34"/>
-[...3 lines deleted...]
-    <hyperlink ref="D67" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_88"/>
-    <hyperlink ref="D121" r:id="rId_hyperlink_89"/>
-[...2 lines deleted...]
-    <hyperlink ref="D124" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_118"/>
-    <hyperlink ref="D154" r:id="rId_hyperlink_119"/>
-[...2 lines deleted...]
-    <hyperlink ref="D157" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_124"/>
-    <hyperlink ref="D163" r:id="rId_hyperlink_125"/>
-[...13 lines deleted...]
-    <hyperlink ref="D186" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_147"/>
-    <hyperlink ref="D198" r:id="rId_hyperlink_148"/>
-[...1 lines deleted...]
-    <hyperlink ref="D200" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_153"/>
-    <hyperlink ref="D207" r:id="rId_hyperlink_154"/>
-[...9 lines deleted...]
-    <hyperlink ref="D226" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_174"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>